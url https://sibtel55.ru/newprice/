--- v0 (2026-09-06)
+++ v1 (2026-10-21)
@@ -350,51 +350,51 @@
     <col max="9" min="9" width="14"/>
     <col max="10" min="10" width="14"/>
     <col max="11" min="11" width="14"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="4" t="inlineStr">
         <is>
           <t>Поступления за последние 14 дней</t>
         </is>
       </c>
       <c r="B1" s="4"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="6"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
       <c r="J1" s="5"/>
       <c r="K1" s="5"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>Сформирован: 06.09.2026 06:11</t>
+          <t>Сформирован: 21.10.2026 06:57</t>
         </is>
       </c>
       <c r="B2" s="1"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="7" t="inlineStr">
         <is>
           <t>Введите количество товара в колонке «Заказ» — суммы рассчитаются автоматически.</t>
         </is>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="9"/>